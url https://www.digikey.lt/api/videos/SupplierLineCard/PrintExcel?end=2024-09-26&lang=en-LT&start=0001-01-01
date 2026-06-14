--- v0 (2026-04-09)
+++ v1 (2026-06-14)
@@ -9,62 +9,62 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1943" uniqueCount="1943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1975" uniqueCount="1975">
   <si>
     <t xml:space="preserve">701 Brooks Avenue South, Thief River Falls, MN 56701 USA</t>
   </si>
   <si>
     <t xml:space="preserve">Phone: 1-800-344-4539 or 218-681-6674</t>
   </si>
   <si>
     <t xml:space="preserve">sales@digikey.com</t>
   </si>
   <si>
-    <t xml:space="preserve">Created on 2026-04-08</t>
+    <t xml:space="preserve">Created on 2026-06-13</t>
   </si>
   <si>
     <t xml:space="preserve">1GLOBAL</t>
   </si>
   <si>
     <t xml:space="preserve">2J Antennas</t>
   </si>
   <si>
     <t xml:space="preserve">3DMakerpro</t>
   </si>
   <si>
     <t xml:space="preserve">3M</t>
   </si>
   <si>
     <t xml:space="preserve">3PEAK</t>
   </si>
   <si>
     <t xml:space="preserve">3S (Solid State System)</t>
   </si>
   <si>
     <t xml:space="preserve">4D Systems</t>
   </si>
   <si>
     <t xml:space="preserve">5G Hub</t>
   </si>
@@ -101,98 +101,104 @@
   <si>
     <t xml:space="preserve">Acconeer AB</t>
   </si>
   <si>
     <t xml:space="preserve">Aceinna Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">ACES GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">ACL Staticide, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Acopian</t>
   </si>
   <si>
     <t xml:space="preserve">ACT (Advanced Cable Ties)</t>
   </si>
   <si>
     <t xml:space="preserve">ACTINIUS B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">Actuonix Motion Devices, Inc.</t>
   </si>
   <si>
+    <t xml:space="preserve">Acura Embedded Systems</t>
+  </si>
+  <si>
     <t xml:space="preserve">Adafruit</t>
   </si>
   <si>
     <t xml:space="preserve">Adam Tech</t>
   </si>
   <si>
     <t xml:space="preserve">ADATA Industrial</t>
   </si>
   <si>
     <t xml:space="preserve">Adels-Contact</t>
   </si>
   <si>
     <t xml:space="preserve">ADI (Analog Devices, Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">ADSANTEC</t>
   </si>
   <si>
     <t xml:space="preserve">ADTEK</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Cable Ties</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Linear Devices, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Photonix</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Sensors / Amphenol</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Thermal Solutions, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Advantech</t>
   </si>
   <si>
     <t xml:space="preserve">Aearo Technologies, a 3M company</t>
   </si>
   <si>
     <t xml:space="preserve">Aegis Power Systems</t>
   </si>
   <si>
+    <t xml:space="preserve">AEH (All Electronics Hardware)</t>
+  </si>
+  <si>
     <t xml:space="preserve">AEM Central Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Hi-Rel</t>
   </si>
   <si>
     <t xml:space="preserve">Aeonsemi Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Aero Malls</t>
   </si>
   <si>
     <t xml:space="preserve">Aeroflex (MACOM Technology Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Aerospace Defense and Marine / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Aerotate</t>
   </si>
   <si>
     <t xml:space="preserve">Affinity Medical Technologies - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">AFSI (Amphenol Fiber Systems International)</t>
@@ -236,74 +242,77 @@
   <si>
     <t xml:space="preserve">AiStorm</t>
   </si>
   <si>
     <t xml:space="preserve">Aker Technology USA</t>
   </si>
   <si>
     <t xml:space="preserve">AKM</t>
   </si>
   <si>
     <t xml:space="preserve">AK-NORD GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">AKYGA</t>
   </si>
   <si>
     <t xml:space="preserve">Alchemy Power Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alden (Amphenol Alden)</t>
   </si>
   <si>
     <t xml:space="preserve">AlfaMag Electronics (Amgis)</t>
   </si>
   <si>
+    <t xml:space="preserve">All Electronics Hardware</t>
+  </si>
+  <si>
     <t xml:space="preserve">All Sensors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Allegro MicroSystems</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance (Essentra Components)</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance Memory, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance Sensors Group a div of HG Schaevitz LLC</t>
   </si>
   <si>
+    <t xml:space="preserve">Allied Components International</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allied Vision</t>
   </si>
   <si>
     <t xml:space="preserve">Alorium Technology</t>
   </si>
   <si>
-    <t xml:space="preserve">Alpenglow Industries</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Alpha and Omega Semiconductor, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha Elec (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha Wire</t>
   </si>
   <si>
     <t xml:space="preserve">Alps Alpine</t>
   </si>
   <si>
     <t xml:space="preserve">Altech Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Altera</t>
   </si>
   <si>
     <t xml:space="preserve">Altran Magnetics</t>
   </si>
   <si>
     <t xml:space="preserve">Amazing</t>
   </si>
   <si>
     <t xml:space="preserve">AMBER Wireless GmbH (Würth Elektronik)</t>
@@ -776,56 +785,62 @@
   <si>
     <t xml:space="preserve">AZ Displays</t>
   </si>
   <si>
     <t xml:space="preserve">Azoteq</t>
   </si>
   <si>
     <t xml:space="preserve">Aztronic / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Azumo</t>
   </si>
   <si>
     <t xml:space="preserve">B B Battery</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;F Fastener Supply</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;J USA, INC.</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;K Precision</t>
   </si>
   <si>
+    <t xml:space="preserve">B+B Thermo-Technik GmbH</t>
+  </si>
+  <si>
     <t xml:space="preserve">Banner Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">Bantam Tools</t>
   </si>
   <si>
+    <t xml:space="preserve">Bardac Corporation</t>
+  </si>
+  <si>
     <t xml:space="preserve">Barry Industries / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Bartels Mikrotechnik</t>
   </si>
   <si>
     <t xml:space="preserve">Basler</t>
   </si>
   <si>
     <t xml:space="preserve">BDE Technology</t>
   </si>
   <si>
     <t xml:space="preserve">BDNC (Holding) Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Beacon EmbeddedWorks</t>
   </si>
   <si>
     <t xml:space="preserve">BeagleBoard</t>
   </si>
   <si>
     <t xml:space="preserve">BEANAIR SENSORS</t>
   </si>
   <si>
     <t xml:space="preserve">Beau Interconnect - Molex</t>
@@ -887,125 +902,128 @@
   <si>
     <t xml:space="preserve">BI Technologies / TT Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Bias Power</t>
   </si>
   <si>
     <t xml:space="preserve">Birtcher / nVent</t>
   </si>
   <si>
     <t xml:space="preserve">Bittware - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Bivar, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">BlockMaster Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">BLUELEC</t>
   </si>
   <si>
     <t xml:space="preserve">Blues</t>
   </si>
   <si>
+    <t xml:space="preserve">Bogen Magnetics GmbH</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bolton Technical</t>
   </si>
   <si>
     <t xml:space="preserve">Bomar (Winchester Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Bopla Enclosures</t>
   </si>
   <si>
     <t xml:space="preserve">Boréas Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Bosch Sensortec</t>
   </si>
   <si>
     <t xml:space="preserve">BotBlox/Kapek</t>
   </si>
   <si>
     <t xml:space="preserve">Botron Company Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bourns, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">BOYD</t>
   </si>
   <si>
     <t xml:space="preserve">b-plus technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Brad Harrison - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Brady Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Brainboxes</t>
   </si>
   <si>
     <t xml:space="preserve">Bridgelux, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bridgetek</t>
   </si>
   <si>
     <t xml:space="preserve">Broadcom</t>
   </si>
   <si>
+    <t xml:space="preserve">BroadWave Technologies, Inc.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Brook-Livin</t>
   </si>
   <si>
     <t xml:space="preserve">Bruckewell </t>
   </si>
   <si>
     <t xml:space="preserve">Buchanan Terminal Blocks / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Bud Industries, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bulgin</t>
   </si>
   <si>
     <t xml:space="preserve">Bumper Specialties, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Burr-Brown (Texas Instruments)</t>
   </si>
   <si>
     <t xml:space="preserve">BusBoard Prototype Systems</t>
   </si>
   <si>
-    <t xml:space="preserve">Business Systems Connection Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bussmann (Eaton)</t>
   </si>
   <si>
     <t xml:space="preserve">BYTe Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">BZBGEAR</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;B/RESI</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;D Technologies (Murata Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">C&amp;K, now part of Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Cables on Demand (Amphenol Cables on Demand)</t>
   </si>
   <si>
     <t xml:space="preserve">Caddock Electronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">CAIG Laboratories, Inc.</t>
@@ -1019,50 +1037,53 @@
   <si>
     <t xml:space="preserve">Calian</t>
   </si>
   <si>
     <t xml:space="preserve">Califia Lighting (Bivar)</t>
   </si>
   <si>
     <t xml:space="preserve">Calmark / nVent</t>
   </si>
   <si>
     <t xml:space="preserve">CalRamic</t>
   </si>
   <si>
     <t xml:space="preserve">Cambridge GaN Devices</t>
   </si>
   <si>
     <t xml:space="preserve">CamdenBoss</t>
   </si>
   <si>
     <t xml:space="preserve">Canon</t>
   </si>
   <si>
     <t xml:space="preserve">Cantherm</t>
   </si>
   <si>
+    <t xml:space="preserve">Caplugs</t>
+  </si>
+  <si>
     <t xml:space="preserve">Captron</t>
   </si>
   <si>
     <t xml:space="preserve">CAP-XX</t>
   </si>
   <si>
     <t xml:space="preserve">Carclo Technical Plastics</t>
   </si>
   <si>
     <t xml:space="preserve">Cardinal Components</t>
   </si>
   <si>
     <t xml:space="preserve">Carling Technologies / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Carlisle Interconnect Technologies (Amphenol CDI)</t>
   </si>
   <si>
     <t xml:space="preserve">Carlo Gavazzi</t>
   </si>
   <si>
     <t xml:space="preserve">CAROL (Prysmian Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Catalyst Semiconductor/onsemi</t>
@@ -1097,80 +1118,86 @@
   <si>
     <t xml:space="preserve">CEVA Hillcrest Labs</t>
   </si>
   <si>
     <t xml:space="preserve">CFSensor</t>
   </si>
   <si>
     <t xml:space="preserve">CGS Tape</t>
   </si>
   <si>
     <t xml:space="preserve">CH Products</t>
   </si>
   <si>
     <t xml:space="preserve">Challenge Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Chemi-Con</t>
   </si>
   <si>
     <t xml:space="preserve">Chemtronics</t>
   </si>
   <si>
     <t xml:space="preserve">Cherry Americas</t>
   </si>
   <si>
+    <t xml:space="preserve">Cheval</t>
+  </si>
+  <si>
     <t xml:space="preserve">Chilisin Electronics (Pulse Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Chip Quik, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Chip Shine / CSRF</t>
   </si>
   <si>
     <t xml:space="preserve">Chipsee</t>
   </si>
   <si>
     <t xml:space="preserve">Chogori Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">ChromeLED</t>
   </si>
   <si>
     <t xml:space="preserve">Cicoil</t>
   </si>
   <si>
     <t xml:space="preserve">Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Cincon</t>
   </si>
   <si>
     <t xml:space="preserve">Circuit Dojo</t>
   </si>
   <si>
+    <t xml:space="preserve">Circuit Insights</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cirronet / RFM (Murata Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Cirrus Logic</t>
   </si>
   <si>
     <t xml:space="preserve">CIT (Amphenol CDI)</t>
   </si>
   <si>
     <t xml:space="preserve">CIT Relay and Switch</t>
   </si>
   <si>
     <t xml:space="preserve">Cita Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">CITEL</t>
   </si>
   <si>
     <t xml:space="preserve">Citizen Electronics Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Citizen Finedevice Co., LTD.</t>
   </si>
   <si>
     <t xml:space="preserve">City Technology</t>
@@ -1739,93 +1766,96 @@
   <si>
     <t xml:space="preserve">Embention</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Embedded Power (ARTESYN)</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson SolaHD</t>
   </si>
   <si>
     <t xml:space="preserve">EMIT</t>
   </si>
   <si>
     <t xml:space="preserve">EMO Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Encitech Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">Enclustra</t>
   </si>
   <si>
+    <t xml:space="preserve">Encoder Products Company</t>
+  </si>
+  <si>
     <t xml:space="preserve">enDAQ</t>
   </si>
   <si>
     <t xml:space="preserve">Endress+Hauser</t>
   </si>
   <si>
     <t xml:space="preserve">Energizer Battery Company</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Micro (Silicon Labs)</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Re-Connect ltd</t>
   </si>
   <si>
     <t xml:space="preserve">EnerSys</t>
   </si>
   <si>
     <t xml:space="preserve">ENG ELECTRIC CO., LTD</t>
   </si>
   <si>
     <t xml:space="preserve">enmo Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">EnOcean</t>
   </si>
   <si>
     <t xml:space="preserve">Entaniya</t>
   </si>
   <si>
     <t xml:space="preserve">EnyGy</t>
   </si>
   <si>
     <t xml:space="preserve">EOS (Bel Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">EPC</t>
   </si>
   <si>
     <t xml:space="preserve">EPC Space</t>
   </si>
   <si>
-    <t xml:space="preserve">EPCOS (TDK)</t>
+    <t xml:space="preserve">Epcos (TDK Corporation)</t>
   </si>
   <si>
     <t xml:space="preserve">EPIGAP OSA Photonics</t>
   </si>
   <si>
     <t xml:space="preserve">EPS WORKS SL (ArduSimple)</t>
   </si>
   <si>
     <t xml:space="preserve">Epson</t>
   </si>
   <si>
     <t xml:space="preserve">Equinox Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">EREM (Apex Tool Group)</t>
   </si>
   <si>
     <t xml:space="preserve">ERNI / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">ERP Power</t>
   </si>
   <si>
     <t xml:space="preserve">Espressif Systems</t>
   </si>
@@ -1919,50 +1949,53 @@
   <si>
     <t xml:space="preserve">Ezurio</t>
   </si>
   <si>
     <t xml:space="preserve">Fabco-Air</t>
   </si>
   <si>
     <t xml:space="preserve">Fabru</t>
   </si>
   <si>
     <t xml:space="preserve">Fair-Rite Products Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Fairview Microwave</t>
   </si>
   <si>
     <t xml:space="preserve">Fan-S Division / Qualtek Electronics Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Fanstel Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">fastSiC</t>
   </si>
   <si>
+    <t xml:space="preserve">Faulhaber</t>
+  </si>
+  <si>
     <t xml:space="preserve">FAVOR ELECTRONICS</t>
   </si>
   <si>
     <t xml:space="preserve">FCI Basics (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">FCT Electronics - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">FDK America</t>
   </si>
   <si>
     <t xml:space="preserve">Feasycom</t>
   </si>
   <si>
     <t xml:space="preserve">Fedco Batteries</t>
   </si>
   <si>
     <t xml:space="preserve">FEIG ELECTRONIC</t>
   </si>
   <si>
     <t xml:space="preserve">FERROXCUBE</t>
   </si>
   <si>
     <t xml:space="preserve">Feztek</t>
@@ -2054,53 +2087,50 @@
   <si>
     <t xml:space="preserve">FSP Technology</t>
   </si>
   <si>
     <t xml:space="preserve">FTDI (Future Technology Devices International, Ltd.)</t>
   </si>
   <si>
     <t xml:space="preserve">FTS</t>
   </si>
   <si>
     <t xml:space="preserve">Furuno (Kaga Electronics USA)</t>
   </si>
   <si>
     <t xml:space="preserve">Future Design Controls</t>
   </si>
   <si>
     <t xml:space="preserve">Future Designs, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Future Technology Devices International, Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Gaia Converter</t>
   </si>
   <si>
-    <t xml:space="preserve">Galco Industrial Electronics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GaNPower</t>
   </si>
   <si>
     <t xml:space="preserve">GAPTEC Electronic</t>
   </si>
   <si>
     <t xml:space="preserve">GardTec</t>
   </si>
   <si>
     <t xml:space="preserve">Garmin Canada Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Gas Sensing Solutions Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">GCT</t>
   </si>
   <si>
     <t xml:space="preserve">GE Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">GE Critical Power (OmniOn Power)</t>
   </si>
   <si>
     <t xml:space="preserve">GEDORE Tools, Inc.</t>
@@ -2174,50 +2204,53 @@
   <si>
     <t xml:space="preserve">Gowanda</t>
   </si>
   <si>
     <t xml:space="preserve">Grayhill, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Greenconn Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Greenlee Communications</t>
   </si>
   <si>
     <t xml:space="preserve">greenteg AG</t>
   </si>
   <si>
     <t xml:space="preserve">Gridwiz</t>
   </si>
   <si>
     <t xml:space="preserve">GroundStudio</t>
   </si>
   <si>
     <t xml:space="preserve">GroupGets</t>
   </si>
   <si>
+    <t xml:space="preserve">Gruber Industries</t>
+  </si>
+  <si>
     <t xml:space="preserve">GSI Technology</t>
   </si>
   <si>
     <t xml:space="preserve">GSPK Circuits</t>
   </si>
   <si>
     <t xml:space="preserve">GWConnect - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">H&amp;D Wireless</t>
   </si>
   <si>
     <t xml:space="preserve">H.G. Schaevitz, LLC / Alliance Sensors Group</t>
   </si>
   <si>
     <t xml:space="preserve">Hacksmith Tools</t>
   </si>
   <si>
     <t xml:space="preserve">Ham Radio Workbench</t>
   </si>
   <si>
     <t xml:space="preserve">Hamlin / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Hammond Manufacturing</t>
@@ -2276,77 +2309,83 @@
   <si>
     <t xml:space="preserve">HELUKABEL</t>
   </si>
   <si>
     <t xml:space="preserve">Henkel LOCTITE® Bergquist®</t>
   </si>
   <si>
     <t xml:space="preserve">HenLv Power</t>
   </si>
   <si>
     <t xml:space="preserve">Henrich Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Heraeus Nexensos (YAGEO Nexensos)</t>
   </si>
   <si>
     <t xml:space="preserve">Heyco Products</t>
   </si>
   <si>
     <t xml:space="preserve">High Speed Backplane Products (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">High Speed IO (Amphenol Communications Solutions)</t>
   </si>
   <si>
+    <t xml:space="preserve">HI-LO Systems</t>
+  </si>
+  <si>
     <t xml:space="preserve">Himax Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">HiRel Systems / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Hirose Electric Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Hirschmann</t>
   </si>
   <si>
     <t xml:space="preserve">Hirst Magnetic Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">HiTek (EXCELSYS</t>
   </si>
   <si>
     <t xml:space="preserve">Hittite (Analog Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">HMS Networks</t>
   </si>
   <si>
     <t xml:space="preserve">Hoffman</t>
   </si>
   <si>
+    <t xml:space="preserve">Hoffmann Group</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hologram</t>
   </si>
   <si>
     <t xml:space="preserve">Holt Integrated Circuits, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Holy Stone Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HOMEVISION TECHNOLOGY INC.</t>
   </si>
   <si>
     <t xml:space="preserve">Honeywell Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">Honeywell Sensing and Productivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Horus Scope</t>
   </si>
   <si>
     <t xml:space="preserve">Hosonic Electronic</t>
   </si>
   <si>
     <t xml:space="preserve">HPC Optics</t>
@@ -2435,53 +2474,50 @@
   <si>
     <t xml:space="preserve">Imperix</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Fiber Optics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Shields</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Video &amp; Control</t>
   </si>
   <si>
     <t xml:space="preserve">INEED MOTOR</t>
   </si>
   <si>
     <t xml:space="preserve">Infineon Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Bulgin</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Fairview Microwave</t>
   </si>
   <si>
-    <t xml:space="preserve">Infinite Electronics / Integra Optics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Infinite Electronics / L-com</t>
   </si>
   <si>
     <t xml:space="preserve">Infinite Electronics / Pasternack</t>
   </si>
   <si>
     <t xml:space="preserve">INFINITY FIBER</t>
   </si>
   <si>
     <t xml:space="preserve">Infraeo</t>
   </si>
   <si>
     <t xml:space="preserve">Initial State Technologies, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Innergie</t>
   </si>
   <si>
     <t xml:space="preserve">Innodisk</t>
   </si>
   <si>
     <t xml:space="preserve">InnoSenT GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">Innovative Sensor Technology</t>
@@ -2498,53 +2534,50 @@
   <si>
     <t xml:space="preserve">InPlay</t>
   </si>
   <si>
     <t xml:space="preserve">In-Position Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">iNRCORE</t>
   </si>
   <si>
     <t xml:space="preserve">inrevium</t>
   </si>
   <si>
     <t xml:space="preserve">Insight SiP</t>
   </si>
   <si>
     <t xml:space="preserve">Insignis Technology Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Inspired LED</t>
   </si>
   <si>
     <t xml:space="preserve">Integra Enclosures</t>
   </si>
   <si>
-    <t xml:space="preserve">Integra Optics an Infinite Electronics Brand</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Integra Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Integrated Device Technology (IDT), A Renesas Company </t>
   </si>
   <si>
     <t xml:space="preserve">Integrated Silicon Solution, Inc. (ISSI)</t>
   </si>
   <si>
     <t xml:space="preserve">Intel</t>
   </si>
   <si>
     <t xml:space="preserve">INTELLIGENT MEMORY LTD.</t>
   </si>
   <si>
     <t xml:space="preserve">Intellinet Network Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Intematix</t>
   </si>
   <si>
     <t xml:space="preserve">InterCon Systems (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Interconnect Systems - Molex</t>
@@ -2651,50 +2684,53 @@
   <si>
     <t xml:space="preserve">Jabil Additive Materials</t>
   </si>
   <si>
     <t xml:space="preserve">Jabil Cutting Tools</t>
   </si>
   <si>
     <t xml:space="preserve">Jabil Photonics</t>
   </si>
   <si>
     <t xml:space="preserve">Jacob</t>
   </si>
   <si>
     <t xml:space="preserve">JAE Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">JAM</t>
   </si>
   <si>
     <t xml:space="preserve">Japan Automatic Machine (JAM)</t>
   </si>
   <si>
     <t xml:space="preserve">Jauch Quartz</t>
   </si>
   <si>
+    <t xml:space="preserve">Jazz Wireless</t>
+  </si>
+  <si>
     <t xml:space="preserve">JC Antenna</t>
   </si>
   <si>
     <t xml:space="preserve">Jensen Global Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Jewell Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">JIE YI ELECTRONICS LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">Jinlong Machinery (Vybronics)</t>
   </si>
   <si>
     <t xml:space="preserve">JKL Components Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Johanson Dielectrics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Johanson Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Johnson / Cinch Connectivity Solutions</t>
@@ -3044,50 +3080,53 @@
   <si>
     <t xml:space="preserve">Littelfuse Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">LMB Heeger, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Load Controls</t>
   </si>
   <si>
     <t xml:space="preserve">Loadstar Sensors</t>
   </si>
   <si>
     <t xml:space="preserve">LOCTITE® (Henkel LOCTITE® Bergquist®)</t>
   </si>
   <si>
     <t xml:space="preserve">Logic PD (Beacon EmbeddedWorks)</t>
   </si>
   <si>
     <t xml:space="preserve">Logical Systems</t>
   </si>
   <si>
     <t xml:space="preserve">LogiSwitch</t>
   </si>
   <si>
+    <t xml:space="preserve">Loop Slooth (Circuit Insights)</t>
+  </si>
+  <si>
     <t xml:space="preserve">LOTES</t>
   </si>
   <si>
     <t xml:space="preserve">Lotus Microsystems</t>
   </si>
   <si>
     <t xml:space="preserve">LTI (Laser Technology, Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">LTW (Amphenol LTW)</t>
   </si>
   <si>
     <t xml:space="preserve">Luckylight Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">LulzBot</t>
   </si>
   <si>
     <t xml:space="preserve">Lumberg Automation</t>
   </si>
   <si>
     <t xml:space="preserve">Lumberg INC</t>
   </si>
   <si>
     <t xml:space="preserve">Lumel</t>
@@ -3329,50 +3368,53 @@
   <si>
     <t xml:space="preserve">Micronas / TDK</t>
   </si>
   <si>
     <t xml:space="preserve">MicroPower Direct</t>
   </si>
   <si>
     <t xml:space="preserve">Midas Displays</t>
   </si>
   <si>
     <t xml:space="preserve">Mide Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Midori Precisions by Nidec Components</t>
   </si>
   <si>
     <t xml:space="preserve">Midwest Machine Tool Supply</t>
   </si>
   <si>
     <t xml:space="preserve">Midwest Microwave / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">MikroElektronika</t>
   </si>
   <si>
+    <t xml:space="preserve">Miles Platts</t>
+  </si>
+  <si>
     <t xml:space="preserve">Milliohm Electronics </t>
   </si>
   <si>
     <t xml:space="preserve">Mill-Max</t>
   </si>
   <si>
     <t xml:space="preserve">Mills / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Milont Technology Co., Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Milspecwest, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Milwaukee / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">MinebeaMitsumi</t>
   </si>
   <si>
     <t xml:space="preserve">Mini-Circuits</t>
   </si>
   <si>
     <t xml:space="preserve">MIPOT</t>
@@ -3704,50 +3746,53 @@
   <si>
     <t xml:space="preserve">NOVOSENSE</t>
   </si>
   <si>
     <t xml:space="preserve">NST (New Scale Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">NuCurrent - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Numato Lab</t>
   </si>
   <si>
     <t xml:space="preserve">NuPhotonics</t>
   </si>
   <si>
     <t xml:space="preserve">Nuventix (BOYD)</t>
   </si>
   <si>
     <t xml:space="preserve">Nuvoton Technology Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">NVE Corporation</t>
   </si>
   <si>
+    <t xml:space="preserve">nVent</t>
+  </si>
+  <si>
     <t xml:space="preserve">nVent Birtcher</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Calmark</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Hoffman</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Schroff</t>
   </si>
   <si>
     <t xml:space="preserve">NXP Semiconductors</t>
   </si>
   <si>
     <t xml:space="preserve">O.C. White Co.</t>
   </si>
   <si>
     <t xml:space="preserve">Oasis Scientific</t>
   </si>
   <si>
     <t xml:space="preserve">Octavo Systems</t>
   </si>
   <si>
     <t xml:space="preserve">ODU</t>
@@ -3899,62 +3944,68 @@
   <si>
     <t xml:space="preserve">Panasonic</t>
   </si>
   <si>
     <t xml:space="preserve">PanaVise</t>
   </si>
   <si>
     <t xml:space="preserve">Panduit Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">PANJIT</t>
   </si>
   <si>
     <t xml:space="preserve">Parallax, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Parker Chomerics</t>
   </si>
   <si>
     <t xml:space="preserve">Parlex Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Particle</t>
   </si>
   <si>
+    <t xml:space="preserve">Particles Plus</t>
+  </si>
+  <si>
     <t xml:space="preserve">Passive Plus</t>
   </si>
   <si>
     <t xml:space="preserve">Pasternack</t>
   </si>
   <si>
     <t xml:space="preserve">Patco Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Patco Services</t>
   </si>
   <si>
+    <t xml:space="preserve">Pathway Lighting Inc.</t>
+  </si>
+  <si>
     <t xml:space="preserve">PCD / Amphenol</t>
   </si>
   <si>
     <t xml:space="preserve">PCE Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">PCTEL (Amphenol PCTEL)</t>
   </si>
   <si>
     <t xml:space="preserve">P-DUKE Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Peak Electronic Design Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Peerless by Tymphany</t>
   </si>
   <si>
     <t xml:space="preserve">PEI-Genesis</t>
   </si>
   <si>
     <t xml:space="preserve">Pelonis Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Penchem Technologies Sdn Bhd</t>
@@ -4139,50 +4190,53 @@
   <si>
     <t xml:space="preserve">Powertron (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">Practical Instrument Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">PRD Plastics</t>
   </si>
   <si>
     <t xml:space="preserve">Preci-Dip</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Design Associates, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Technology, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Premo S.L.</t>
   </si>
   <si>
+    <t xml:space="preserve">ProAnt</t>
+  </si>
+  <si>
     <t xml:space="preserve">Probes Unlimited, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Prodigy Technovations</t>
   </si>
   <si>
     <t xml:space="preserve">ProLabs (Amphenol ProLabs)</t>
   </si>
   <si>
     <t xml:space="preserve">Prosperity Dielectrics</t>
   </si>
   <si>
     <t xml:space="preserve">Protektive Pak</t>
   </si>
   <si>
     <t xml:space="preserve">Protoplant</t>
   </si>
   <si>
     <t xml:space="preserve">Prysmian</t>
   </si>
   <si>
     <t xml:space="preserve">pSemi</t>
   </si>
   <si>
     <t xml:space="preserve">PTR HARTMANN</t>
@@ -4205,110 +4259,119 @@
   <si>
     <t xml:space="preserve">Pulse Larsen Antenna (Pulse Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">PulseCore Semiconductor/onsemi</t>
   </si>
   <si>
     <t xml:space="preserve">PulseR (iNRCORE)</t>
   </si>
   <si>
     <t xml:space="preserve">Pulsiv Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Pycom</t>
   </si>
   <si>
     <t xml:space="preserve">Q-Cee's / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Qoitech</t>
   </si>
   <si>
     <t xml:space="preserve">Qorvo</t>
   </si>
   <si>
+    <t xml:space="preserve">QSI</t>
+  </si>
+  <si>
     <t xml:space="preserve">QST</t>
   </si>
   <si>
     <t xml:space="preserve">QT Brightek</t>
   </si>
   <si>
     <t xml:space="preserve">Quadcept</t>
   </si>
   <si>
     <t xml:space="preserve">Qualcomm</t>
   </si>
   <si>
     <t xml:space="preserve">Qualcomm® RF Front-End (RFFE) filter products</t>
   </si>
   <si>
     <t xml:space="preserve">Qualtek Electronics Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Quarton, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Quectel</t>
   </si>
   <si>
     <t xml:space="preserve">Quelighting</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Semi</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Technology International</t>
   </si>
   <si>
+    <t xml:space="preserve">QVS</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rabbit Semiconductor (Digi)</t>
   </si>
   <si>
     <t xml:space="preserve">Radial Magnets, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Radiall USA, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Radio Bridge Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">RadioControlli</t>
   </si>
   <si>
     <t xml:space="preserve">Radiocrafts</t>
   </si>
   <si>
     <t xml:space="preserve">RAF</t>
   </si>
   <si>
     <t xml:space="preserve">RAFI</t>
   </si>
   <si>
+    <t xml:space="preserve">Raise3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">RAKwireless Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Raltron</t>
   </si>
   <si>
     <t xml:space="preserve">RAMXEED</t>
   </si>
   <si>
     <t xml:space="preserve">RangeANT</t>
   </si>
   <si>
     <t xml:space="preserve">Raspberry Pi</t>
   </si>
   <si>
     <t xml:space="preserve">Rathbun</t>
   </si>
   <si>
     <t xml:space="preserve">Raychem Cable Protection/TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Raytac</t>
   </si>
   <si>
     <t xml:space="preserve">RCD Components</t>
@@ -4448,51 +4511,51 @@
   <si>
     <t xml:space="preserve">RushUp</t>
   </si>
   <si>
     <t xml:space="preserve">S.I. Tech, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SAG</t>
   </si>
   <si>
     <t xml:space="preserve">Sagrad</t>
   </si>
   <si>
     <t xml:space="preserve">Sahara Case LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Sahasra</t>
   </si>
   <si>
     <t xml:space="preserve">Saia (Division of Johnson Electric)</t>
   </si>
   <si>
     <t xml:space="preserve">Saiko Systems</t>
   </si>
   <si>
-    <t xml:space="preserve">Same Sky (Formerly CUI Devices)</t>
+    <t xml:space="preserve">Same Sky® (Formerly CUI Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung ARTIK</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">Samtec, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Sangdest Microelectronics / Nanjing (SMC Diode Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Sanken Electric Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">SanMotion Products (Sanyo Denki)</t>
   </si>
   <si>
     <t xml:space="preserve">SANREX</t>
   </si>
@@ -4703,53 +4766,50 @@
   <si>
     <t xml:space="preserve">SICK</t>
   </si>
   <si>
     <t xml:space="preserve">Siemens</t>
   </si>
   <si>
     <t xml:space="preserve">Sierra Wireless</t>
   </si>
   <si>
     <t xml:space="preserve">Sierra Wireless by Talon</t>
   </si>
   <si>
     <t xml:space="preserve">Sifam Tinsley Instrumentation, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Sigfox</t>
   </si>
   <si>
     <t xml:space="preserve">Sigma Designs</t>
   </si>
   <si>
     <t xml:space="preserve">Signal Transformer</t>
   </si>
   <si>
-    <t xml:space="preserve">SIKA USA Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Silego Technology (Dialog Semiconductor)</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Craft Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Designs</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Labs</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Motion</t>
   </si>
   <si>
     <t xml:space="preserve">Silicon Witchery</t>
   </si>
   <si>
     <t xml:space="preserve">Silver Fox</t>
   </si>
   <si>
     <t xml:space="preserve">Silvertel</t>
   </si>
   <si>
     <t xml:space="preserve">Simco-Ion</t>
@@ -4766,86 +4826,83 @@
   <si>
     <t xml:space="preserve">Siretta</t>
   </si>
   <si>
     <t xml:space="preserve">SiTime</t>
   </si>
   <si>
     <t xml:space="preserve">Siward</t>
   </si>
   <si>
     <t xml:space="preserve">Skeleton Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">SkyMirr </t>
   </si>
   <si>
     <t xml:space="preserve">Skyworks Solutions, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SL POWER / Advanced Energy</t>
   </si>
   <si>
     <t xml:space="preserve">SLD Laser (Kyocera SLD Laser)</t>
   </si>
   <si>
+    <t xml:space="preserve">Slice Engineering</t>
+  </si>
+  <si>
     <t xml:space="preserve">Smart Sensor Devices</t>
   </si>
   <si>
     <t xml:space="preserve">SMC Diode Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Snaptron</t>
   </si>
   <si>
     <t xml:space="preserve">Soberton, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SOC Technologies (System-On-Chip Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">Socapex (Amphenol PCD)</t>
   </si>
   <si>
     <t xml:space="preserve">Socle Technology Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">SOHATECH</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SolaHD</t>
   </si>
   <si>
     <t xml:space="preserve">Soldered Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">SolidRun</t>
   </si>
   <si>
-    <t xml:space="preserve">SOLLEC</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Songtian Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Soracom</t>
   </si>
   <si>
     <t xml:space="preserve">SOSHIN ELECTRIC</t>
   </si>
   <si>
     <t xml:space="preserve">Soundskrit</t>
   </si>
   <si>
     <t xml:space="preserve">Souriau-Sunbank by Eaton</t>
   </si>
   <si>
     <t xml:space="preserve">Spanalytics</t>
   </si>
   <si>
     <t xml:space="preserve">Spang Magnetics (Magnetics)</t>
   </si>
   <si>
     <t xml:space="preserve">Spansion (Cypress Semiconductor)</t>
   </si>
   <si>
     <t xml:space="preserve">SPARK Microsystems</t>
@@ -5042,113 +5099,158 @@
   <si>
     <t xml:space="preserve">Taiwan Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">TAIYO YUDEN</t>
   </si>
   <si>
     <t xml:space="preserve">Talema</t>
   </si>
   <si>
     <t xml:space="preserve">Tamura</t>
   </si>
   <si>
     <t xml:space="preserve">Taoglas</t>
   </si>
   <si>
     <t xml:space="preserve">Tark Thermal Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">TAW Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">TDK EPCOS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TDK InvenSense</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Micronas</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Tronics (Tronics)</t>
   </si>
   <si>
     <t xml:space="preserve">TDK-Lambda</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Aerospace Defense and Marine</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Agastat</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity AMP Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Application Tooling</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Axicom </t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Buchanan Terminal Blocks</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity CII</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Corcom Filters</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity DEUTSCH Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Elcon Connectors</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Entrelec</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity ERNI</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity FASTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Hartman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Intercontec</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Kemtron</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Kilovac</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Linx</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Measurement Specialties</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Nanonics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity NECTOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity OEG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity PCON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity PIDG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Polamco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Potter &amp; Brumfield (P&amp;B)</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Q-Cee's </t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Raychem Cable Protection</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Relay Products</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Schaffner</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Schrack</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity's DEUTSCH Connectors for Industrial &amp; Commercial Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Tecate Group</t>
   </si>
   <si>
     <t xml:space="preserve">Teccor / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Tecdia Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Techcon (Metcal)</t>
   </si>
   <si>
     <t xml:space="preserve">Techflex</t>
   </si>
   <si>
     <t xml:space="preserve">TechNexion</t>
   </si>
   <si>
     <t xml:space="preserve">Techno / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Techship</t>
@@ -5234,50 +5336,53 @@
   <si>
     <t xml:space="preserve">Thermaltronics</t>
   </si>
   <si>
     <t xml:space="preserve">Thermoelectric Conversion Systems Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Thermometrics (Amphenol Advanced Sensors)</t>
   </si>
   <si>
     <t xml:space="preserve">Thin Film Technology Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">THine Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">ThingMagic, a JADAK Brand</t>
   </si>
   <si>
     <t xml:space="preserve">Thinxtra Solutions Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Thomas Research Products (Current Lighting)</t>
   </si>
   <si>
+    <t xml:space="preserve">Thornton Plastics</t>
+  </si>
+  <si>
     <t xml:space="preserve">Thought3D</t>
   </si>
   <si>
     <t xml:space="preserve">Tiger Power</t>
   </si>
   <si>
     <t xml:space="preserve">Times Microwave Systems</t>
   </si>
   <si>
     <t xml:space="preserve">TinyCircuits</t>
   </si>
   <si>
     <t xml:space="preserve">ToFFuture Technology</t>
   </si>
   <si>
     <t xml:space="preserve">TOHO ELECTRONICS INC.</t>
   </si>
   <si>
     <t xml:space="preserve">TOKIN (KEMET)</t>
   </si>
   <si>
     <t xml:space="preserve">TOKO / Murata</t>
   </si>
   <si>
     <t xml:space="preserve">TokyLabs</t>
@@ -5453,68 +5558,68 @@
   <si>
     <t xml:space="preserve">Uni-Trend Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Upside Down Labs</t>
   </si>
   <si>
     <t xml:space="preserve">US Electronics Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">US-Lasers, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">USound GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">UVCense</t>
   </si>
   <si>
     <t xml:space="preserve">Uvitron International</t>
   </si>
   <si>
     <t xml:space="preserve">VACUUMSCHMELZE GmbH &amp; Co. KG.</t>
   </si>
   <si>
-    <t xml:space="preserve">VaOpto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Variohm</t>
   </si>
   <si>
     <t xml:space="preserve">Varitronix International Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">VCC (Visual Communications Company)</t>
   </si>
   <si>
     <t xml:space="preserve">VDO360</t>
   </si>
   <si>
     <t xml:space="preserve">VEC Supply</t>
   </si>
   <si>
+    <t xml:space="preserve">Vector Climate</t>
+  </si>
+  <si>
     <t xml:space="preserve">Vector Electronics &amp; Technology, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Velocity IoT</t>
   </si>
   <si>
     <t xml:space="preserve">Venkel LTD</t>
   </si>
   <si>
     <t xml:space="preserve">Verivolt</t>
   </si>
   <si>
     <t xml:space="preserve">Verotronic Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">VersaLogic Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">VersaSense</t>
   </si>
   <si>
     <t xml:space="preserve">Vesper</t>
   </si>
   <si>
     <t xml:space="preserve">VFR (VPG Foil Resistors)</t>
@@ -5582,53 +5687,50 @@
   <si>
     <t xml:space="preserve">Vishay / Spectrol</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay / Sprague</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay / Vitramon</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Ametherm</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay BC Components</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Dale / Thin Film</t>
   </si>
   <si>
     <t xml:space="preserve">Vishay General Semiconductor – Diodes Division </t>
   </si>
   <si>
     <t xml:space="preserve">Vishay Semiconductor - Opto Division</t>
   </si>
   <si>
-    <t xml:space="preserve">Visionary Electronics</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Visual Communications Company, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Vitelec / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Vitrohm</t>
   </si>
   <si>
     <t xml:space="preserve">Volgen (Kaga Electronics USA)</t>
   </si>
   <si>
     <t xml:space="preserve">Vox Power</t>
   </si>
   <si>
     <t xml:space="preserve">VPG Foil Resistors</t>
   </si>
   <si>
     <t xml:space="preserve">VPG Foil Resistors / Alpha Elec</t>
   </si>
   <si>
     <t xml:space="preserve">VPG Foil Resistors / APR</t>
   </si>
   <si>
     <t xml:space="preserve">VPG Foil Resistors / Powertron</t>
@@ -5669,53 +5771,50 @@
   <si>
     <t xml:space="preserve">WEC</t>
   </si>
   <si>
     <t xml:space="preserve">WECO Electrical Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">WeEn Semiconductors Co., Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Weidmuller</t>
   </si>
   <si>
     <t xml:space="preserve">Weipu Connector</t>
   </si>
   <si>
     <t xml:space="preserve">Weller (Apex Tool Group)</t>
   </si>
   <si>
     <t xml:space="preserve">WERMA</t>
   </si>
   <si>
     <t xml:space="preserve">Western Automation / Littelfuse</t>
   </si>
   <si>
-    <t xml:space="preserve">Whitman Controls</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Wickmann / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Wiha</t>
   </si>
   <si>
     <t xml:space="preserve">Wilcoxon (Amphenol Wilcoxon Sensing Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">WIMA</t>
   </si>
   <si>
     <t xml:space="preserve">Winbond Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Winchester Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Winmate Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Wintec Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Wise-Integration</t>
@@ -5793,53 +5892,50 @@
     <t xml:space="preserve">YAGEO Group</t>
   </si>
   <si>
     <t xml:space="preserve">YAGEO Nexensos</t>
   </si>
   <si>
     <t xml:space="preserve">YAGEO XSemi</t>
   </si>
   <si>
     <t xml:space="preserve">Yamar Electronics Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">YANSEN</t>
   </si>
   <si>
     <t xml:space="preserve">Yen Sun</t>
   </si>
   <si>
     <t xml:space="preserve">YIC</t>
   </si>
   <si>
     <t xml:space="preserve">Ymin</t>
   </si>
   <si>
     <t xml:space="preserve">Yokowo</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Yonggui Electric</t>
   </si>
   <si>
     <t xml:space="preserve">YS TECH USA INC</t>
   </si>
   <si>
     <t xml:space="preserve">YXC</t>
   </si>
   <si>
     <t xml:space="preserve">Z+F USA Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Zaber Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Zero ASIC</t>
   </si>
   <si>
     <t xml:space="preserve">Zeroplus</t>
   </si>
   <si>
     <t xml:space="preserve">Zetex Semiconductors (Diodes Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">Zettler Magnetics</t>
   </si>
@@ -5934,51 +6030,51 @@
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="4248150" cy="1190625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A8:B1951"/>
+  <dimension ref="A8:B1983"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <sheetData>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -15654,50 +15750,210 @@
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
         <v>1938</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
         <v>1942</v>
+      </c>
+    </row>
+    <row r="1952">
+      <c r="A1952" s="0" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="1953">
+      <c r="A1953" s="0" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="1954">
+      <c r="A1954" s="0" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="1955">
+      <c r="A1955" s="0" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="1956">
+      <c r="A1956" s="0" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="1957">
+      <c r="A1957" s="0" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="1958">
+      <c r="A1958" s="0" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="1959">
+      <c r="A1959" s="0" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="1960">
+      <c r="A1960" s="0" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="1961">
+      <c r="A1961" s="0" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="1962">
+      <c r="A1962" s="0" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="1963">
+      <c r="A1963" s="0" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="1964">
+      <c r="A1964" s="0" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="1965">
+      <c r="A1965" s="0" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="1966">
+      <c r="A1966" s="0" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="1967">
+      <c r="A1967" s="0" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="1968">
+      <c r="A1968" s="0" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="1969">
+      <c r="A1969" s="0" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="1970">
+      <c r="A1970" s="0" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="1971">
+      <c r="A1971" s="0" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="1972">
+      <c r="A1972" s="0" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="1973">
+      <c r="A1973" s="0" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="1974">
+      <c r="A1974" s="0" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="1975">
+      <c r="A1975" s="0" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="1976">
+      <c r="A1976" s="0" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="1977">
+      <c r="A1977" s="0" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="1978">
+      <c r="A1978" s="0" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="1979">
+      <c r="A1979" s="0" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="1980">
+      <c r="A1980" s="0" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="1981">
+      <c r="A1981" s="0" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="1982">
+      <c r="A1982" s="0" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="1983">
+      <c r="A1983" s="0" t="s">
+        <v>1974</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>